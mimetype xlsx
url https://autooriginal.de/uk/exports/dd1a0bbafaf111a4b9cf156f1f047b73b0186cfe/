--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -81,70 +81,70 @@
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" />
     
     
     <Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
     
 </Relationships> 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" hidden="0" bestFit="1" customWidth="1" width="13.714286" style="1"/>
+    <col min="1" max="1" hidden="0" bestFit="1" customWidth="1" width="11.714286" style="1"/>
     <col min="2" max="2" hidden="0" bestFit="1" customWidth="1" width="14.714286" style="1"/>
-    <col min="3" max="3" hidden="0" bestFit="1" customWidth="1" width="93.714286" style="1"/>
+    <col min="3" max="3" hidden="0" bestFit="1" customWidth="1" width="58.714286" style="1"/>
     <col min="4" max="4" hidden="0" bestFit="1" customWidth="1" width="8.714286" style="1"/>
     <col min="5" max="5" hidden="0" bestFit="1" customWidth="1" width="9.714286" style="1"/>
     <col min="6" max="6" hidden="0" bestFit="1" customWidth="1" width="9.714286" style="1"/>
     <col min="7" max="7" hidden="0" bestFit="1" customWidth="1" width="15.714286" style="1"/>
     <col min="8" max="8" hidden="0" bestFit="1" customWidth="1" width="9.714286" style="1"/>
     <col min="9" max="9" hidden="0" bestFit="1" customWidth="1" width="0.000000" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Дата</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.07.26 13:00</t>
+          <t xml:space="preserve">19.09.26 19:00</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Валюта:</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">UAH</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Виробник</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Артикул</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
@@ -159,4561 +159,3829 @@
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Наявність</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Мін. к-ть</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Постачання, дн.</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ProductID</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MERCEDES-BENZ</t>
-[...3 lines deleted...]
-        <v>989681013</v>
+          <t xml:space="preserve">MAZDA</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">053001DPF</t>
+        </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MB 229.5 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна Mazda Original Oil Ultra DPF 5W-30 1L</t>
         </is>
       </c>
       <c r="D3" s="1">
-        <v>2014</v>
+        <v>418</v>
       </c>
       <c r="E3" s="1">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G3" s="1">
         <v>0</v>
       </c>
       <c r="H3" s="1">
-        <v>11329729</v>
+        <v>14146625</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAZDA</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">053001DPF</t>
+          <t xml:space="preserve">053005DPF</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Mazda Original Oil Ultra DPF 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Mazda Original Oil Ultra DPF 5W-30 5L</t>
         </is>
       </c>
       <c r="D4" s="1">
-        <v>401</v>
-[...4 lines deleted...]
-        </is>
+        <v>1948</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G4" s="1">
         <v>0</v>
       </c>
       <c r="H4" s="1">
-        <v>14146625</v>
+        <v>14146628</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAZDA</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">053005DPF</t>
+          <t xml:space="preserve">0W2001TFE</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Mazda Original Oil Ultra DPF 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна Mazda Original Oil Supra-X 0W-20 1L</t>
         </is>
       </c>
       <c r="D5" s="1">
-        <v>1861</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>465</v>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G5" s="1">
         <v>0</v>
       </c>
       <c r="H5" s="1">
-        <v>14146628</v>
+        <v>14147271</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAZDA</t>
+          <t xml:space="preserve">TOYOTA</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">0W2001TFE</t>
+          <t xml:space="preserve">08880-86084</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Mazda Original Oil Supra-X 0W-20 1L</t>
+          <t xml:space="preserve">Олива моторна Toyota Synthetic 5W-40 5L</t>
         </is>
       </c>
       <c r="D6" s="1">
-        <v>454</v>
-[...4 lines deleted...]
-        </is>
+        <v>1909</v>
+      </c>
+      <c r="E6" s="1">
+        <v>21</v>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G6" s="1">
         <v>0</v>
       </c>
       <c r="H6" s="1">
-        <v>14147271</v>
+        <v>14478848</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAZDA</t>
+          <t xml:space="preserve">TOYOTA</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">0W2005TFE</t>
+          <t xml:space="preserve">08880-80846</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Mazda Original Oil Supra-X 0W-20 5L</t>
+          <t xml:space="preserve">Олива моторна Toyota FE 5W-30 1L</t>
         </is>
       </c>
       <c r="D7" s="1">
-        <v>2167</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>362</v>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G7" s="1">
         <v>0</v>
       </c>
       <c r="H7" s="1">
-        <v>14147274</v>
+        <v>14478852</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOYOTA</t>
+          <t xml:space="preserve">ARAL</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">08880-80846</t>
+          <t xml:space="preserve">1505B1</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Toyota FE 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Aral HighTronic 5W-40 20L</t>
         </is>
       </c>
       <c r="D8" s="1">
-        <v>332</v>
-[...4 lines deleted...]
-        </is>
+        <v>5674</v>
+      </c>
+      <c r="E8" s="1">
+        <v>17</v>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G8" s="1">
         <v>0</v>
       </c>
       <c r="H8" s="1">
-        <v>14478852</v>
+        <v>15460617</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOYOTA</t>
+          <t xml:space="preserve">ARAL</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">08880-86076</t>
+          <t xml:space="preserve">1555F2</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Toyota PFE 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Aral HighTronic R 5W-30 4L</t>
         </is>
       </c>
       <c r="D9" s="1">
-        <v>393</v>
+        <v>1367</v>
       </c>
       <c r="E9" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G9" s="1">
         <v>0</v>
       </c>
       <c r="H9" s="1">
-        <v>14478871</v>
+        <v>15460724</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">MAZDA</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">150B6A</t>
+          <t xml:space="preserve">053001TFE</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral HighTronic M 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна Mazda Original Oil Ultra 5W-30 1L</t>
         </is>
       </c>
       <c r="D10" s="1">
-        <v>347</v>
+        <v>434</v>
       </c>
       <c r="E10" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G10" s="1">
         <v>0</v>
       </c>
       <c r="H10" s="1">
-        <v>15460620</v>
+        <v>17427824</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">NISSAN</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">1552A0</t>
+          <t xml:space="preserve">KE90090033</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral HighTronic F 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна NISSAN 5W-30 1L</t>
         </is>
       </c>
       <c r="D11" s="1">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>351</v>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
-        <v>15460680</v>
+        <v>17427830</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">NISSAN</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">1555F2</t>
+          <t xml:space="preserve">KE90090043</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral HighTronic R 5W-30 4L</t>
+          <t xml:space="preserve">Олива моторна NISSAN 5W-30 5L</t>
         </is>
       </c>
       <c r="D12" s="1">
-        <v>1352</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1594</v>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
-        <v>15460724</v>
+        <v>17427831</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B13" s="1">
+        <v>194906</v>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral HighTronic J 5W-30 4L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 1L</t>
         </is>
       </c>
       <c r="D13" s="1">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>374</v>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
-        <v>15460725</v>
+        <v>17427857</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAZDA</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B14" s="1">
+        <v>213914</v>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Mazda Original Oil Ultra 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 900 SXR 5W-40 4L</t>
         </is>
       </c>
       <c r="D14" s="1">
-        <v>429</v>
+        <v>1367</v>
       </c>
       <c r="E14" s="1">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
-        <v>17427824</v>
+        <v>17427860</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">NISSAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">KE90090033</t>
+          <t xml:space="preserve">KE90090032</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна NISSAN 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна NISSAN 5W-40 1L</t>
         </is>
       </c>
       <c r="D15" s="1">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G15" s="1">
         <v>0</v>
       </c>
       <c r="H15" s="1">
-        <v>17427830</v>
+        <v>17427897</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">NISSAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">KE90090043</t>
+          <t xml:space="preserve">KE90090042</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна NISSAN 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна NISSAN 5W-40 5L</t>
         </is>
       </c>
       <c r="D16" s="1">
-        <v>1543</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1491</v>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G16" s="1">
         <v>0</v>
       </c>
       <c r="H16" s="1">
-        <v>17427831</v>
+        <v>17427898</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MERCEDES-BENZ</t>
+          <t xml:space="preserve">ELF</t>
         </is>
       </c>
       <c r="B17" s="1">
-        <v>989950211</v>
+        <v>194875</v>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MB 229.52 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 1L</t>
         </is>
       </c>
       <c r="D17" s="1">
-        <v>500</v>
-[...4 lines deleted...]
-        </is>
+        <v>349</v>
+      </c>
+      <c r="E17" s="1">
+        <v>45</v>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G17" s="1">
         <v>0</v>
       </c>
       <c r="H17" s="1">
-        <v>17427843</v>
+        <v>17427904</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ELF</t>
         </is>
       </c>
       <c r="B18" s="1">
-        <v>194906</v>
+        <v>194873</v>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 4L</t>
         </is>
       </c>
       <c r="D18" s="1">
-        <v>373</v>
+        <v>1161</v>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G18" s="1">
         <v>0</v>
       </c>
       <c r="H18" s="1">
-        <v>17427857</v>
+        <v>17427905</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
+          <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B19" s="1">
-        <v>194849</v>
+        <v>181711</v>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 900 SXR 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz Ineo L LIFE 5W-30 1L</t>
         </is>
       </c>
       <c r="D19" s="1">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>405</v>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
-        <v>17427859</v>
+        <v>17427987</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">NISSAN</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B20" s="1">
+        <v>166245</v>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна NISSAN 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 9000 Energy 5W-40 1L</t>
         </is>
       </c>
       <c r="D20" s="1">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
-        <v>17427897</v>
+        <v>17427989</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
+          <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B21" s="1">
-        <v>194875</v>
+        <v>156715</v>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 9000 Energy 5W-40 60L</t>
         </is>
       </c>
       <c r="D21" s="1">
-        <v>332</v>
-[...4 lines deleted...]
-        </is>
+        <v>16777</v>
+      </c>
+      <c r="E21" s="1">
+        <v>3</v>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
-        <v>17427904</v>
+        <v>17427992</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
+          <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B22" s="1">
-        <v>194873</v>
+        <v>166254</v>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 4L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz Ineo MC3 5W-30 1L</t>
         </is>
       </c>
       <c r="D22" s="1">
-        <v>1135</v>
+        <v>374</v>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G22" s="1">
         <v>0</v>
       </c>
       <c r="H22" s="1">
-        <v>17427905</v>
+        <v>17427997</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B23" s="1">
-        <v>181711</v>
+        <v>166252</v>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz Ineo L LIFE 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz Ineo ECS 5W-30 1L</t>
         </is>
       </c>
       <c r="D23" s="1">
-        <v>401</v>
+        <v>361</v>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
-        <v>17427987</v>
+        <v>17427999</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>166245</v>
+          <t xml:space="preserve">ARAL</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1529F9</t>
+        </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz 9000 Energy 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна Aral HighTronic 5W-40 5L</t>
         </is>
       </c>
       <c r="D24" s="1">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1744</v>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G24" s="1">
         <v>0</v>
       </c>
       <c r="H24" s="1">
-        <v>17427989</v>
+        <v>17428014</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
+          <t xml:space="preserve">ELF</t>
         </is>
       </c>
       <c r="B25" s="1">
-        <v>166254</v>
+        <v>201555</v>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz Ineo MC3 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 700 STI 10W-40 1L</t>
         </is>
       </c>
       <c r="D25" s="1">
-        <v>370</v>
-[...4 lines deleted...]
-        </is>
+        <v>307</v>
+      </c>
+      <c r="E25" s="1">
+        <v>5</v>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G25" s="1">
         <v>0</v>
       </c>
       <c r="H25" s="1">
-        <v>17427997</v>
+        <v>17428160</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>166252</v>
+          <t xml:space="preserve">TOYOTA</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08886-80506</t>
+        </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz Ineo ECS 5W-30 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Toyota Dexron III Automatic 1L</t>
         </is>
       </c>
       <c r="D26" s="1">
-        <v>337</v>
+        <v>434</v>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
-        <v>17427999</v>
+        <v>24283066</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">HEPU</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">1529F9</t>
+          <t xml:space="preserve">P999</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral HighTronic 5W-40 5L</t>
+          <t xml:space="preserve">Антифриз HEPU G11 Синій 1,5L</t>
         </is>
       </c>
       <c r="D27" s="1">
-        <v>1724</v>
-[...4 lines deleted...]
-        </is>
+        <v>323</v>
+      </c>
+      <c r="E27" s="1">
+        <v>40</v>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G27" s="1">
         <v>0</v>
       </c>
       <c r="H27" s="1">
-        <v>17428014</v>
+        <v>2575253</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPU</t>
+          <t xml:space="preserve">CASTROL</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">P999</t>
+          <t xml:space="preserve">15F7DA</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Антифриз HEPU G11 Синій 1,5L</t>
+          <t xml:space="preserve">Олива моторна Castrol Edge LL 5W-30 1L</t>
         </is>
       </c>
       <c r="D28" s="1">
-        <v>329</v>
+        <v>576</v>
       </c>
       <c r="E28" s="1">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G28" s="1">
         <v>0</v>
       </c>
       <c r="H28" s="1">
-        <v>2575253</v>
+        <v>27018672</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">BMW</t>
+          <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B29" s="1">
-        <v>83212463697</v>
+        <v>181712</v>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна BMW 0W-20 TwinPower Turbo LL-17FE+ 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz Ineo L LIFE 5W-30 5L</t>
         </is>
       </c>
       <c r="D29" s="1">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2038</v>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G29" s="1">
         <v>0</v>
       </c>
       <c r="H29" s="1">
-        <v>28397079</v>
+        <v>27271387</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>213836</v>
+          <t xml:space="preserve">VAG</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GS55505M4</t>
+        </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz 9000 NFC 5W-30 4L</t>
+          <t xml:space="preserve">Олива моторна VAG 5W-40 Special D 5L (505.00/505.01)</t>
         </is>
       </c>
       <c r="D30" s="1">
-        <v>1377</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2193</v>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G30" s="1">
         <v>0</v>
       </c>
       <c r="H30" s="1">
-        <v>29076980</v>
+        <v>28636724</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>214028</v>
+          <t xml:space="preserve">VAG</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GS55545M2</t>
+        </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Total FLUIDMATIC LV MV 1L</t>
+          <t xml:space="preserve">Олива моторна VAG 0W-30 LongLife III 1L (504.00/507.00)</t>
         </is>
       </c>
       <c r="D31" s="1">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>555</v>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
-        <v>29076985</v>
+        <v>28636725</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZF</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B32" s="1">
+        <v>213683</v>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна LifeGuardFluid 6 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz Ineo ECS 5W-30 5L</t>
         </is>
       </c>
       <c r="D32" s="1">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>1703</v>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G32" s="1">
         <v>0</v>
       </c>
       <c r="H32" s="1">
-        <v>29078184</v>
+        <v>29068774</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPU</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B33" s="1">
+        <v>213777</v>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Антифриз HEPU G12+ Фіолетовий 1,5L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 9000 NFC 5W-30 1L</t>
         </is>
       </c>
       <c r="D33" s="1">
-        <v>357</v>
+        <v>380</v>
       </c>
       <c r="E33" s="1">
         <v>48</v>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G33" s="1">
         <v>0</v>
       </c>
       <c r="H33" s="1">
-        <v>29078245</v>
+        <v>29076970</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZF</t>
+          <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B34" s="1">
-        <v>550030472</v>
+        <v>213836</v>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна LifeGuardFluid 8 1L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 9000 NFC 5W-30 4L</t>
         </is>
       </c>
       <c r="D34" s="1">
-        <v>804</v>
+        <v>1393</v>
       </c>
       <c r="E34" s="1">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G34" s="1">
         <v>0</v>
       </c>
       <c r="H34" s="1">
-        <v>30641925</v>
+        <v>29076980</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEPU</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B35" s="1">
+        <v>214113</v>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Антифриз HEPU G11 Зелений 1,5L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 7000 Energy 10W-40 4L</t>
         </is>
       </c>
       <c r="D35" s="1">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>991</v>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G35" s="1">
         <v>0</v>
       </c>
       <c r="H35" s="1">
-        <v>30957526</v>
+        <v>29076988</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORD</t>
+          <t xml:space="preserve">ZF</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15CF54</t>
+          <t xml:space="preserve">S671090255</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Ford Motorcraft A5 5W-30 5L</t>
+          <t xml:space="preserve">Олива трансмісійна LifeGuardFluid 6 1L</t>
         </is>
       </c>
       <c r="D36" s="1">
-        <v>1479</v>
-[...4 lines deleted...]
-        </is>
+        <v>619</v>
+      </c>
+      <c r="E36" s="1">
+        <v>17</v>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G36" s="1">
         <v>0</v>
       </c>
       <c r="H36" s="1">
-        <v>30957540</v>
+        <v>29078184</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">HEPU</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15DBD0</t>
+          <t xml:space="preserve">P999-G12PLUS</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral SuperTronic K 5W-30 1L</t>
+          <t xml:space="preserve">Антифриз HEPU G12+ Фіолетовий 1,5L</t>
         </is>
       </c>
       <c r="D37" s="1">
-        <v>398</v>
-[...4 lines deleted...]
-        </is>
+        <v>351</v>
+      </c>
+      <c r="E37" s="1">
+        <v>40</v>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G37" s="1">
         <v>0</v>
       </c>
       <c r="H37" s="1">
-        <v>30957542</v>
+        <v>29078245</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORD</t>
+          <t xml:space="preserve">VAG</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15CF53</t>
+          <t xml:space="preserve">GS65577M4</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Ford Motorcraft A5 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна VAG 0W-20 Longlife IV 5L</t>
         </is>
       </c>
       <c r="D38" s="1">
-        <v>337</v>
-[...4 lines deleted...]
-        </is>
+        <v>3482</v>
+      </c>
+      <c r="E38" s="1">
+        <v>21</v>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G38" s="1">
         <v>0</v>
       </c>
       <c r="H38" s="1">
-        <v>30957882</v>
+        <v>29078256</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">HEPU</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15DBC7</t>
+          <t xml:space="preserve">P999-GRN</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral SuperTronic K 5W-30 208L</t>
+          <t xml:space="preserve">Антифриз HEPU G11 Зелений 1,5L</t>
         </is>
       </c>
       <c r="D39" s="1">
-        <v>58197</v>
+        <v>336</v>
       </c>
       <c r="E39" s="1">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G39" s="1">
         <v>0</v>
       </c>
       <c r="H39" s="1">
-        <v>30958001</v>
+        <v>30957526</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">CASTROL</t>
+          <t xml:space="preserve">FORD</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">157EF0</t>
+          <t xml:space="preserve">15CF54</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Castrol Edge C3 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна Ford Motorcraft A5 5W-30 5L</t>
         </is>
       </c>
       <c r="D40" s="1">
-        <v>2346</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1599</v>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G40" s="1">
         <v>0</v>
       </c>
       <c r="H40" s="1">
-        <v>30958064</v>
+        <v>30957540</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TITAN</t>
-[...3 lines deleted...]
-        <v>600930660</v>
+          <t xml:space="preserve">ARAL</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15DBD0</t>
+        </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Titan SUPERSYN 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Aral SuperTronic K 5W-30 1L</t>
         </is>
       </c>
       <c r="D41" s="1">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>411</v>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G41" s="1">
         <v>0</v>
       </c>
       <c r="H41" s="1">
-        <v>31063191</v>
+        <v>30957542</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
-[...3 lines deleted...]
-        <v>216667</v>
+          <t xml:space="preserve">ARAL</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15DBCD</t>
+        </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 700 STI 10W-40 5L</t>
+          <t xml:space="preserve">Олива моторна Aral SuperTronic K 5W-30 4L</t>
         </is>
       </c>
       <c r="D42" s="1">
-        <v>1250</v>
-[...4 lines deleted...]
-        </is>
+        <v>1625</v>
+      </c>
+      <c r="E42" s="1">
+        <v>34</v>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G42" s="1">
         <v>0</v>
       </c>
       <c r="H42" s="1">
-        <v>32015263</v>
+        <v>30957543</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">CASTROL</t>
+          <t xml:space="preserve">FORD</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15F13C</t>
+          <t xml:space="preserve">15CF53</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Castrol Transmax Manual EP 80W 1L</t>
+          <t xml:space="preserve">Олива моторна Ford Motorcraft A5 5W-30 1L</t>
         </is>
       </c>
       <c r="D43" s="1">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>346</v>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G43" s="1">
         <v>0</v>
       </c>
       <c r="H43" s="1">
-        <v>32511308</v>
+        <v>30957882</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ARAL</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15BD3D</t>
+          <t xml:space="preserve">15DBC7</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral MegaTurboral LA 10W-40 208L</t>
+          <t xml:space="preserve">Олива моторна Aral SuperTronic K 5W-30 208L</t>
         </is>
       </c>
       <c r="D44" s="1">
-        <v>43339</v>
+        <v>62468</v>
       </c>
       <c r="E44" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G44" s="1">
         <v>0</v>
       </c>
       <c r="H44" s="1">
-        <v>33098363</v>
+        <v>30958001</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B45" s="1">
+        <v>194811</v>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Hyundai/Kia Premium DPF Diesel 5W-30 C3 6L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 208L</t>
         </is>
       </c>
       <c r="D45" s="1">
-        <v>1683</v>
-[...4 lines deleted...]
-        </is>
+        <v>73982</v>
+      </c>
+      <c r="E45" s="1">
+        <v>3</v>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G45" s="1">
         <v>0</v>
       </c>
       <c r="H45" s="1">
-        <v>34762595</v>
+        <v>31941210</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B46" s="1">
+        <v>214099</v>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Hyundai/Kia ATF SP-IV 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Total Traxium Gear 8 75W-80 20L</t>
         </is>
       </c>
       <c r="D46" s="1">
-        <v>426</v>
-[...4 lines deleted...]
-        </is>
+        <v>8076</v>
+      </c>
+      <c r="E46" s="1">
+        <v>7</v>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G46" s="1">
         <v>0</v>
       </c>
       <c r="H46" s="1">
-        <v>34770379</v>
+        <v>32017200</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
+          <t xml:space="preserve">CASTROL</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">04500-00100</t>
+          <t xml:space="preserve">15F13C</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Hyundai/Kia ATF SP-III 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Castrol Transmax Manual EP 80W 1L</t>
         </is>
       </c>
       <c r="D47" s="1">
-        <v>365</v>
-[...4 lines deleted...]
-        </is>
+        <v>351</v>
+      </c>
+      <c r="E47" s="1">
+        <v>31</v>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G47" s="1">
         <v>0</v>
       </c>
       <c r="H47" s="1">
-        <v>34770380</v>
+        <v>32511308</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15F073</t>
+          <t xml:space="preserve">04500-00115</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral BlueTronic II 10W-40 208L</t>
+          <t xml:space="preserve">Олива трансмісійна Hyundai/Kia ATF SP-IV 1L</t>
         </is>
       </c>
       <c r="D48" s="1">
-        <v>39656</v>
+        <v>503</v>
       </c>
       <c r="E48" s="1">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G48" s="1">
         <v>0</v>
       </c>
       <c r="H48" s="1">
-        <v>35209874</v>
+        <v>34770379</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">GM</t>
-[...3 lines deleted...]
-        <v>93165214</v>
+          <t xml:space="preserve">HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04500-00100</t>
+        </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна GM Semy Synthetic 10W-40 2L</t>
+          <t xml:space="preserve">Олива трансмісійна Hyundai/Kia ATF SP-III 1L</t>
         </is>
       </c>
       <c r="D49" s="1">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>385</v>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G49" s="1">
         <v>0</v>
       </c>
       <c r="H49" s="1">
-        <v>35209931</v>
+        <v>34770380</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B50" s="1">
-        <v>213756</v>
+        <v>214244</v>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Total Fluide DA 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Total Traxium Gear 9 FE 75W 1L</t>
         </is>
       </c>
       <c r="D50" s="1">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G50" s="1">
         <v>0</v>
       </c>
       <c r="H50" s="1">
-        <v>35223361</v>
+        <v>35210029</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
+          <t xml:space="preserve">ARAL</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">05100-00141</t>
+          <t xml:space="preserve">15F075</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Hyundai/Kia Turbo SYN Gasoline 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Aral BlueTronic II 10W-40 4L</t>
         </is>
       </c>
       <c r="D51" s="1">
-        <v>434</v>
+        <v>968</v>
       </c>
       <c r="E51" s="1">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G51" s="1">
         <v>0</v>
       </c>
       <c r="H51" s="1">
-        <v>35254075</v>
+        <v>35221714</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
+          <t xml:space="preserve">ARAL</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">05100-00410</t>
+          <t xml:space="preserve">15DBC5</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Hyundai/Kia Super Extra Gasoline 5W-30 4L</t>
+          <t xml:space="preserve">Олива моторна Aral SuperTronic K 5W-30 20L</t>
         </is>
       </c>
       <c r="D52" s="1">
-        <v>913</v>
-[...4 lines deleted...]
-        </is>
+        <v>6345</v>
+      </c>
+      <c r="E52" s="1">
+        <v>48</v>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G52" s="1">
         <v>0</v>
       </c>
       <c r="H52" s="1">
-        <v>35254649</v>
+        <v>35243082</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B53" s="1">
+        <v>213861</v>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Hyundai/Kia Super Extra Gasoline 5W-30 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Elf Elfmatic G3 1L</t>
         </is>
       </c>
       <c r="D53" s="1">
-        <v>253</v>
-[...4 lines deleted...]
-        </is>
+        <v>336</v>
+      </c>
+      <c r="E53" s="1">
+        <v>26</v>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G53" s="1">
         <v>0</v>
       </c>
       <c r="H53" s="1">
-        <v>35254707</v>
+        <v>35243090</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">HYUNDAI/KIA</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B54" s="1">
+        <v>194877</v>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Hyundai/Kia Premium LF Gasoline 5W-20 4L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 900 SXR 5W-40 5L</t>
         </is>
       </c>
       <c r="D54" s="1">
-        <v>1270</v>
+        <v>1651</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G54" s="1">
         <v>0</v>
       </c>
       <c r="H54" s="1">
-        <v>35295554</v>
+        <v>35243093</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
+          <t xml:space="preserve">ELF</t>
         </is>
       </c>
       <c r="B55" s="1">
-        <v>228205</v>
+        <v>194908</v>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total RUBIA OPTIMA 3500 FE 5W-30 20L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 5L</t>
         </is>
       </c>
       <c r="D55" s="1">
-        <v>6984</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1754</v>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G55" s="1">
         <v>0</v>
       </c>
       <c r="H55" s="1">
-        <v>35380225</v>
+        <v>35243095</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>228206</v>
+          <t xml:space="preserve">HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05100-00410</t>
+        </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total RUBIA OPTIMA 3500 FE 5W-30 208L</t>
+          <t xml:space="preserve">Олива моторна Hyundai/Kia Super Extra Gasoline 5W-30 4L</t>
         </is>
       </c>
       <c r="D56" s="1">
-        <v>60514</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>937</v>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G56" s="1">
         <v>0</v>
       </c>
       <c r="H56" s="1">
-        <v>35380226</v>
+        <v>35254649</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
-[...3 lines deleted...]
-        <v>194810</v>
+          <t xml:space="preserve">HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05100-00110</t>
+        </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 60L</t>
+          <t xml:space="preserve">Олива моторна Hyundai/Kia Super Extra Gasoline 5W-30 1L</t>
         </is>
       </c>
       <c r="D57" s="1">
-        <v>19885</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>264</v>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="1">
-        <v>35634007</v>
+        <v>35254707</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B58" s="1">
-        <v>214082</v>
+        <v>214138</v>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Total Traxium Gear 8 75W-80 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Total Transmission Gear 9 FE 75W-80 20L</t>
         </is>
       </c>
       <c r="D58" s="1">
-        <v>370</v>
-[...4 lines deleted...]
-        </is>
+        <v>8779</v>
+      </c>
+      <c r="E58" s="1">
+        <v>20</v>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G58" s="1">
         <v>0</v>
       </c>
       <c r="H58" s="1">
-        <v>35634022</v>
+        <v>35378909</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
+          <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B59" s="1">
-        <v>194872</v>
+        <v>214110</v>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 7000 10W-40 1L</t>
         </is>
       </c>
       <c r="D59" s="1">
-        <v>1403</v>
+        <v>266</v>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G59" s="1">
         <v>0</v>
       </c>
       <c r="H59" s="1">
-        <v>35634030</v>
+        <v>35633558</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
+          <t xml:space="preserve">ELF</t>
         </is>
       </c>
       <c r="B60" s="1">
-        <v>231089</v>
+        <v>194810</v>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz Ineo RCP 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 60L</t>
         </is>
       </c>
       <c r="D60" s="1">
-        <v>2091</v>
+        <v>20116</v>
       </c>
       <c r="E60" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G60" s="1">
         <v>0</v>
       </c>
       <c r="H60" s="1">
-        <v>35634150</v>
+        <v>35634007</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">NISSAN</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B61" s="1">
+        <v>214082</v>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна NISSAN 0W-20 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Total Traxium Gear 8 75W-80 1L</t>
         </is>
       </c>
       <c r="D61" s="1">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>359</v>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G61" s="1">
         <v>0</v>
       </c>
       <c r="H61" s="1">
-        <v>35645571</v>
+        <v>35634022</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ELF</t>
         </is>
       </c>
       <c r="B62" s="1">
-        <v>214120</v>
+        <v>194872</v>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 700 STI 10W-40 4L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 5L</t>
         </is>
       </c>
       <c r="D62" s="1">
-        <v>1020</v>
+        <v>1445</v>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G62" s="1">
         <v>0</v>
       </c>
       <c r="H62" s="1">
-        <v>35645579</v>
+        <v>35634030</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
-[...3 lines deleted...]
-        <v>213920</v>
+          <t xml:space="preserve">ARAL</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1505B2</t>
+        </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech LLX 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна Aral HighTronic 5W-40 60L</t>
         </is>
       </c>
       <c r="D63" s="1">
-        <v>1632</v>
+        <v>15216</v>
       </c>
       <c r="E63" s="1">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G63" s="1">
         <v>0</v>
       </c>
       <c r="H63" s="1">
-        <v>35645582</v>
+        <v>35634156</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B64" s="1">
-        <v>214083</v>
+        <v>228901</v>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Total Traxium Gear 8 75W-80 2L</t>
+          <t xml:space="preserve">Олива моторна Total RUBIA OPTIMA 3100 10W-40 20L</t>
         </is>
       </c>
       <c r="D64" s="1">
-        <v>612</v>
+        <v>5940</v>
       </c>
       <c r="E64" s="1">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G64" s="1">
         <v>0</v>
       </c>
       <c r="H64" s="1">
-        <v>35645584</v>
+        <v>35645397</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B65" s="1">
-        <v>215828</v>
+        <v>228900</v>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total RUBIA TIR 7400 10W-40 20L</t>
+          <t xml:space="preserve">Олива моторна Total RUBIA OPTIMA 3100 10W-40 208L</t>
         </is>
       </c>
       <c r="D65" s="1">
-        <v>4996</v>
+        <v>57154</v>
       </c>
       <c r="E65" s="1">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G65" s="1">
         <v>0</v>
       </c>
       <c r="H65" s="1">
-        <v>35645585</v>
+        <v>35645398</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>214112</v>
+          <t xml:space="preserve">NISSAN</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KE90090134</t>
+        </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz 7000 Energy 10W-40 1L</t>
+          <t xml:space="preserve">Олива моторна NISSAN 0W-20 1L</t>
         </is>
       </c>
       <c r="D66" s="1">
-        <v>268</v>
+        <v>444</v>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G66" s="1">
         <v>0</v>
       </c>
       <c r="H66" s="1">
-        <v>35645587</v>
+        <v>35645571</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">CASTROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B67" s="1">
+        <v>214120</v>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Castrol Transmax ATF DX III Multi 1L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 700 STI 10W-40 4L</t>
         </is>
       </c>
       <c r="D67" s="1">
-        <v>434</v>
-[...4 lines deleted...]
-        </is>
+        <v>1109</v>
+      </c>
+      <c r="E67" s="1">
+        <v>24</v>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G67" s="1">
         <v>0</v>
       </c>
       <c r="H67" s="1">
-        <v>35645595</v>
+        <v>35645579</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">NISSAN</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B68" s="1">
+        <v>194785</v>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна NISSAN 0W-20 5L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 900 NF 5W-40 60L</t>
         </is>
       </c>
       <c r="D68" s="1">
-        <v>2014</v>
+        <v>16672</v>
       </c>
       <c r="E68" s="1">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G68" s="1">
         <v>0</v>
       </c>
       <c r="H68" s="1">
-        <v>35645599</v>
+        <v>35645580</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">CASTROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B69" s="1">
+        <v>215828</v>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна Castrol Transmax Manual FE 75W 1L</t>
+          <t xml:space="preserve">Олива моторна Total RUBIA TIR 7400 10W-40 20L</t>
         </is>
       </c>
       <c r="D69" s="1">
-        <v>485</v>
-[...4 lines deleted...]
-        </is>
+        <v>5054</v>
+      </c>
+      <c r="E69" s="1">
+        <v>24</v>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="1">
-        <v>35645644</v>
+        <v>35645585</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B70" s="1">
+        <v>214112</v>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 7000 SN 10W-40 20L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 7000 Energy 10W-40 1L</t>
         </is>
       </c>
       <c r="D70" s="1">
-        <v>3425</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>289</v>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G70" s="1">
         <v>0</v>
       </c>
       <c r="H70" s="1">
-        <v>35645746</v>
+        <v>35645587</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B71" s="1">
+        <v>214114</v>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 20L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 7000 Energy 10W-40 5L</t>
         </is>
       </c>
       <c r="D71" s="1">
-        <v>5646</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1238</v>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G71" s="1">
         <v>0</v>
       </c>
       <c r="H71" s="1">
-        <v>35645748</v>
+        <v>35645588</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
+          <t xml:space="preserve">CASTROL</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0155</t>
+          <t xml:space="preserve">15F176</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 20L</t>
+          <t xml:space="preserve">Олива трансмісійна Castrol Transmax ATF DX III Multi 1L</t>
         </is>
       </c>
       <c r="D72" s="1">
-        <v>5147</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>413</v>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G72" s="1">
         <v>0</v>
       </c>
       <c r="H72" s="1">
-        <v>35645749</v>
+        <v>35645595</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TOTAL</t>
         </is>
       </c>
       <c r="B73" s="1">
-        <v>231130</v>
+        <v>110801</v>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz Ineo RCP 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Total RUBIA TIR 8600 10W-40 20L</t>
         </is>
       </c>
       <c r="D73" s="1">
-        <v>452</v>
-[...4 lines deleted...]
-        </is>
+        <v>5679</v>
+      </c>
+      <c r="E73" s="1">
+        <v>4</v>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G73" s="1">
         <v>0</v>
       </c>
       <c r="H73" s="1">
-        <v>35645756</v>
+        <v>35645605</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">CASTROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">ELF</t>
+        </is>
+      </c>
+      <c r="B74" s="1">
+        <v>201553</v>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Castrol Magnatec A3/B4 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна Elf Evolution 700 TURBO D 10W-40 5L</t>
         </is>
       </c>
       <c r="D74" s="1">
-        <v>1836</v>
+        <v>1367</v>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G74" s="1">
         <v>0</v>
       </c>
       <c r="H74" s="1">
-        <v>35645770</v>
+        <v>35645606</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">CASTROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B75" s="1">
+        <v>156812</v>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Castrol Magnatec A3/B4 5W-40 4L</t>
+          <t xml:space="preserve">Олива моторна Total Quartz 9000 Energy 5W-40 5L</t>
         </is>
       </c>
       <c r="D75" s="1">
-        <v>1530</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1509</v>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G75" s="1">
         <v>0</v>
       </c>
       <c r="H75" s="1">
-        <v>35645773</v>
+        <v>35645621</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
+          <t xml:space="preserve">CASTROL</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0528</t>
+          <t xml:space="preserve">15F1DE</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL LL III 0W-30 1L</t>
+          <t xml:space="preserve">Олива трансмісійна Castrol Transmax Manual FE 75W 1L</t>
         </is>
       </c>
       <c r="D76" s="1">
-        <v>383</v>
+        <v>490</v>
       </c>
       <c r="E76" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G76" s="1">
         <v>0</v>
       </c>
       <c r="H76" s="1">
-        <v>35645917</v>
+        <v>35645644</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0530</t>
+          <t xml:space="preserve">MAP0116</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL LL III 0W-30 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 20L</t>
         </is>
       </c>
       <c r="D77" s="1">
-        <v>1755</v>
+        <v>5712</v>
       </c>
       <c r="E77" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G77" s="1">
         <v>0</v>
       </c>
       <c r="H77" s="1">
-        <v>35645918</v>
+        <v>35645748</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0015</t>
+          <t xml:space="preserve">MAP0155</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM SP GF-6A 5W-20 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 20L</t>
         </is>
       </c>
       <c r="D78" s="1">
-        <v>295</v>
+        <v>5206</v>
       </c>
       <c r="E78" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G78" s="1">
         <v>0</v>
       </c>
       <c r="H78" s="1">
-        <v>35645924</v>
+        <v>35645749</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
-[...5 lines deleted...]
-        </is>
+          <t xml:space="preserve">TOTAL</t>
+        </is>
+      </c>
+      <c r="B79" s="1">
+        <v>214145</v>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM SP GF-6A 5W-20 5L</t>
+          <t xml:space="preserve">Олива трансмісійна Total Traxium Dual 9 FE 75W-90 1L</t>
         </is>
       </c>
       <c r="D79" s="1">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>555</v>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G79" s="1">
         <v>0</v>
       </c>
       <c r="H79" s="1">
-        <v>35645925</v>
+        <v>35645764</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
+          <t xml:space="preserve">CASTROL</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0023</t>
+          <t xml:space="preserve">15F64B</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна Castrol Magnatec A3/B4 5W-40 5L</t>
         </is>
       </c>
       <c r="D80" s="1">
-        <v>320</v>
+        <v>1857</v>
       </c>
       <c r="E80" s="1">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G80" s="1">
         <v>0</v>
       </c>
       <c r="H80" s="1">
-        <v>35645928</v>
+        <v>35645770</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
+          <t xml:space="preserve">VAG</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0024</t>
+          <t xml:space="preserve">GS55545M4</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 4L</t>
+          <t xml:space="preserve">Олива моторна VAG 0W-30 LongLife III 5L(504.00/507.00)</t>
         </is>
       </c>
       <c r="D81" s="1">
-        <v>1223</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2567</v>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G81" s="1">
         <v>0</v>
       </c>
       <c r="H81" s="1">
-        <v>35645929</v>
+        <v>35645870</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0471</t>
+          <t xml:space="preserve">MAP0528</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.51 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL LL III 0W-30 1L</t>
         </is>
       </c>
       <c r="D82" s="1">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="E82" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G82" s="1">
         <v>0</v>
       </c>
       <c r="H82" s="1">
-        <v>35645932</v>
+        <v>35645917</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0473</t>
+          <t xml:space="preserve">MAP0530</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.51 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL LL III 0W-30 5L</t>
         </is>
       </c>
       <c r="D83" s="1">
-        <v>1815</v>
+        <v>1776</v>
       </c>
       <c r="E83" s="1">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G83" s="1">
         <v>0</v>
       </c>
       <c r="H83" s="1">
-        <v>35645933</v>
+        <v>35645918</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0477</t>
+          <t xml:space="preserve">MAP0044</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.52 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 7000 SN 10W-40 5L</t>
         </is>
       </c>
       <c r="D84" s="1">
-        <v>399</v>
+        <v>1022</v>
       </c>
       <c r="E84" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G84" s="1">
         <v>0</v>
       </c>
       <c r="H84" s="1">
-        <v>35645934</v>
+        <v>35645921</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0479</t>
+          <t xml:space="preserve">MAP0015</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.52 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM SP GF-6A 5W-20 1L</t>
         </is>
       </c>
       <c r="D85" s="1">
-        <v>1831</v>
+        <v>298</v>
       </c>
       <c r="E85" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G85" s="1">
         <v>0</v>
       </c>
       <c r="H85" s="1">
-        <v>35645935</v>
+        <v>35645924</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0028</t>
+          <t xml:space="preserve">MAP0111</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C2 5W-30 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM SP GF-6A 5W-20 5L</t>
         </is>
       </c>
       <c r="D86" s="1">
-        <v>324</v>
+        <v>1400</v>
       </c>
       <c r="E86" s="1">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G86" s="1">
         <v>0</v>
       </c>
       <c r="H86" s="1">
-        <v>35645941</v>
+        <v>35645925</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0035</t>
+          <t xml:space="preserve">MAP0023</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 4L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 1L</t>
         </is>
       </c>
       <c r="D87" s="1">
-        <v>1030</v>
+        <v>324</v>
       </c>
       <c r="E87" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G87" s="1">
         <v>0</v>
       </c>
       <c r="H87" s="1">
-        <v>35645944</v>
+        <v>35645928</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0164</t>
+          <t xml:space="preserve">MAP0024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 20L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 4L</t>
         </is>
       </c>
       <c r="D88" s="1">
-        <v>4684</v>
+        <v>1237</v>
       </c>
       <c r="E88" s="1">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G88" s="1">
         <v>0</v>
       </c>
       <c r="H88" s="1">
-        <v>35645946</v>
+        <v>35645929</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0165</t>
+          <t xml:space="preserve">MAP0115</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 60L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 5L</t>
         </is>
       </c>
       <c r="D89" s="1">
-        <v>14286</v>
+        <v>1532</v>
       </c>
       <c r="E89" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G89" s="1">
         <v>0</v>
       </c>
       <c r="H89" s="1">
-        <v>35645947</v>
+        <v>35645930</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0026</t>
+          <t xml:space="preserve">MAP0471</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.51 5W-30 1L</t>
         </is>
       </c>
       <c r="D90" s="1">
-        <v>295</v>
+        <v>385</v>
       </c>
       <c r="E90" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G90" s="1">
         <v>0</v>
       </c>
       <c r="H90" s="1">
-        <v>35645948</v>
+        <v>35645932</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0033</t>
+          <t xml:space="preserve">MAP0473</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 4L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.51 5W-30 5L</t>
         </is>
       </c>
       <c r="D91" s="1">
-        <v>1123</v>
+        <v>1836</v>
       </c>
       <c r="E91" s="1">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G91" s="1">
         <v>0</v>
       </c>
       <c r="H91" s="1">
-        <v>35645949</v>
+        <v>35645933</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0045</t>
+          <t xml:space="preserve">MAP0477</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.52 5W-30 1L</t>
         </is>
       </c>
       <c r="D92" s="1">
-        <v>1389</v>
+        <v>403</v>
       </c>
       <c r="E92" s="1">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G92" s="1">
         <v>0</v>
       </c>
       <c r="H92" s="1">
-        <v>35645950</v>
+        <v>35645934</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0540</t>
+          <t xml:space="preserve">MAP0479</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL D 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.52 5W-30 5L</t>
         </is>
       </c>
       <c r="D93" s="1">
-        <v>343</v>
+        <v>1852</v>
       </c>
       <c r="E93" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G93" s="1">
         <v>0</v>
       </c>
       <c r="H93" s="1">
-        <v>35645951</v>
+        <v>35645935</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0548</t>
+          <t xml:space="preserve">MAP0046</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL G 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-30 5L</t>
         </is>
       </c>
       <c r="D94" s="1">
-        <v>1431</v>
+        <v>1461</v>
       </c>
       <c r="E94" s="1">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G94" s="1">
         <v>0</v>
       </c>
       <c r="H94" s="1">
-        <v>35645954</v>
+        <v>35645940</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0484</t>
+          <t xml:space="preserve">MAP0028</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.5 5W-40 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C2 5W-30 1L</t>
         </is>
       </c>
       <c r="D95" s="1">
-        <v>353</v>
+        <v>328</v>
       </c>
       <c r="E95" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G95" s="1">
         <v>0</v>
       </c>
       <c r="H95" s="1">
-        <v>35645955</v>
+        <v>35645941</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0217</t>
+          <t xml:space="preserve">MAP0163</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна MAPETROL ATF CVT 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 5L</t>
         </is>
       </c>
       <c r="D96" s="1">
-        <v>456</v>
+        <v>1288</v>
       </c>
       <c r="E96" s="1">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G96" s="1">
         <v>0</v>
       </c>
       <c r="H96" s="1">
-        <v>35645959</v>
+        <v>35645945</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0199</t>
+          <t xml:space="preserve">MAP0164</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива трансмісійна MAPETROL ATF MB 14 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 20L</t>
         </is>
       </c>
       <c r="D97" s="1">
-        <v>415</v>
+        <v>4738</v>
       </c>
       <c r="E97" s="1">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G97" s="1">
         <v>0</v>
       </c>
       <c r="H97" s="1">
-        <v>35645960</v>
+        <v>35645946</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0428</t>
+          <t xml:space="preserve">MAP0165</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL DIESEL ADDITIVE 300ML</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 60L</t>
         </is>
       </c>
       <c r="D98" s="1">
-        <v>277</v>
+        <v>14452</v>
       </c>
       <c r="E98" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G98" s="1">
         <v>0</v>
       </c>
       <c r="H98" s="1">
-        <v>35645964</v>
+        <v>35645947</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ORLEN OIL</t>
-[...3 lines deleted...]
-        <v>100000803</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0026</t>
+        </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива гідравлічна Hydrol L-HM/HLP 46, 180кг/205л</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 1L</t>
         </is>
       </c>
       <c r="D99" s="1">
-        <v>23743</v>
+        <v>299</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G99" s="1">
         <v>0</v>
       </c>
       <c r="H99" s="1">
-        <v>35646187</v>
+        <v>35645948</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">BMW</t>
-[...3 lines deleted...]
-        <v>83290429576</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0033</t>
+        </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Рідина ГПК BMW Pentosin Titan CHF 11S 1L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 4L</t>
         </is>
       </c>
       <c r="D100" s="1">
-        <v>498</v>
+        <v>1136</v>
       </c>
       <c r="E100" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G100" s="1">
         <v>0</v>
       </c>
       <c r="H100" s="1">
-        <v>5750919</v>
+        <v>35645949</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>156715</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0045</t>
+        </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz 9000 Energy 5W-40 60L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 5L</t>
         </is>
       </c>
       <c r="D101" s="1">
-        <v>15296</v>
+        <v>1405</v>
       </c>
       <c r="E101" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G101" s="1">
         <v>0</v>
       </c>
       <c r="H101" s="1">
-        <v>17427992</v>
+        <v>35645950</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIQUI MOLY</t>
-[...3 lines deleted...]
-        <v>5148</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0540</t>
+        </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Присадка для захисту дизельних сажових фільтрів LIQUI MOLY DIESEL PARTIKELFILTER SCHUTZ 0,25L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL D 5W-40 1L</t>
         </is>
       </c>
       <c r="D102" s="1">
-        <v>368</v>
+        <v>347</v>
       </c>
       <c r="E102" s="1">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G102" s="1">
         <v>0</v>
       </c>
       <c r="H102" s="1">
-        <v>27015978</v>
+        <v>35645951</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0022</t>
+          <t xml:space="preserve">MAP0546</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 7000 SN 10W-40 4L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL G 5W-40 1L</t>
         </is>
       </c>
       <c r="D103" s="1">
-        <v>808</v>
+        <v>319</v>
       </c>
       <c r="E103" s="1">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G103" s="1">
         <v>0</v>
       </c>
       <c r="H103" s="1">
-        <v>35645920</v>
+        <v>35645953</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0044</t>
+          <t xml:space="preserve">MAP0548</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 7000 SN 10W-40 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL G 5W-40 5L</t>
         </is>
       </c>
       <c r="D104" s="1">
-        <v>1010</v>
-[...4 lines deleted...]
-        </is>
+        <v>1448</v>
+      </c>
+      <c r="E104" s="1">
+        <v>3</v>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G104" s="1">
         <v>0</v>
       </c>
       <c r="H104" s="1">
-        <v>35645921</v>
+        <v>35645954</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0046</t>
+          <t xml:space="preserve">MAP0484</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-30 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PROFESSIONAL 229.5 5W-40 1L</t>
         </is>
       </c>
       <c r="D105" s="1">
-        <v>1445</v>
+        <v>357</v>
       </c>
       <c r="E105" s="1">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G105" s="1">
         <v>0</v>
       </c>
       <c r="H105" s="1">
-        <v>35645940</v>
+        <v>35645955</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
-[...3 lines deleted...]
-        <v>216671</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0217</t>
+        </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution 700 TURBO D 10W-40 1L</t>
+          <t xml:space="preserve">Олива трансмісійна MAPETROL ATF CVT 1L</t>
         </is>
       </c>
       <c r="D106" s="1">
-        <v>289</v>
-[...4 lines deleted...]
-        </is>
+        <v>462</v>
+      </c>
+      <c r="E106" s="1">
+        <v>11</v>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G106" s="1">
         <v>0</v>
       </c>
       <c r="H106" s="1">
-        <v>29078227</v>
+        <v>35645959</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELF</t>
-[...3 lines deleted...]
-        <v>194908</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0199</t>
+        </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Elf Evolution Full-Tech FE 5W-30 5L</t>
+          <t xml:space="preserve">Олива трансмісійна MAPETROL ATF MB 14 1L</t>
         </is>
       </c>
       <c r="D107" s="1">
-        <v>1683</v>
-[...4 lines deleted...]
-        </is>
+        <v>419</v>
+      </c>
+      <c r="E107" s="1">
+        <v>15</v>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G107" s="1">
         <v>0</v>
       </c>
       <c r="H107" s="1">
-        <v>35243095</v>
+        <v>35645960</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
+          <t xml:space="preserve">VAG</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0002</t>
+          <t xml:space="preserve">GS55502M4</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL CLASSIC 4T 10W-40 1L</t>
+          <t xml:space="preserve">Олива моторна VAG 5W-40 Special G 5L (502.00/505.00)</t>
         </is>
       </c>
       <c r="D108" s="1">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2012</v>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50+</t>
+        </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G108" s="1">
         <v>0</v>
       </c>
       <c r="H108" s="1">
-        <v>35645922</v>
+        <v>35646053</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIQUI MOLY</t>
-[...3 lines deleted...]
-        <v>9511</v>
+          <t xml:space="preserve">MAPETROL</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAP0156</t>
+        </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна LIQUI MOLY TOP TEC 4100 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM C3 5W-40 60L</t>
         </is>
       </c>
       <c r="D109" s="1">
-        <v>2830</v>
+        <v>15800</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G109" s="1">
         <v>0</v>
       </c>
       <c r="H109" s="1">
-        <v>16358326</v>
+        <v>35646139</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARAL</t>
+          <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">15F072</t>
+          <t xml:space="preserve">MAP0118</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Aral BlueTronic II 10W-40 20L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 208L</t>
         </is>
       </c>
       <c r="D110" s="1">
-        <v>4028</v>
+        <v>52882</v>
       </c>
       <c r="E110" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G110" s="1">
         <v>0</v>
       </c>
       <c r="H110" s="1">
-        <v>35243130</v>
+        <v>35841269</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">MAPETROL</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0163</t>
+          <t xml:space="preserve">MAP0443</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM 9000 SN 5W-40 5L</t>
+          <t xml:space="preserve">Олива моторна MAPETROL CLASSIC ESTER 4T 10W-40 1L</t>
         </is>
       </c>
       <c r="D111" s="1">
-        <v>1274</v>
+        <v>339</v>
       </c>
       <c r="E111" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G111" s="1">
         <v>0</v>
       </c>
       <c r="H111" s="1">
-        <v>35645945</v>
+        <v>35841270</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPETROL</t>
+          <t xml:space="preserve">KRAFT</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAP0115</t>
+          <t xml:space="preserve">KF005</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна MAPETROL PREMIUM LL III 5W-30 5L</t>
+          <t xml:space="preserve">Очисник гальм KRAFT аерозоль 500ml</t>
         </is>
       </c>
       <c r="D112" s="1">
-        <v>1514</v>
+        <v>115</v>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">50+</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G112" s="1">
         <v>0</v>
       </c>
       <c r="H112" s="1">
-        <v>35645930</v>
+        <v>35883605</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOTAL</t>
-[...3 lines deleted...]
-        <v>213685</v>
+          <t xml:space="preserve">HONDA</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08232P99K1LHE</t>
+        </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Олива моторна Total Quartz Ineo ECS 5W-30 4L</t>
+          <t xml:space="preserve">Олива моторна Honda 0W-20 Type 2.0 1L</t>
         </is>
       </c>
       <c r="D113" s="1">
-        <v>1329</v>
-[...4 lines deleted...]
-        </is>
+        <v>728</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G113" s="1">
         <v>0</v>
       </c>
       <c r="H113" s="1">
-        <v>32016055</v>
+        <v>19545962</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="inlineStr">
-        <is>
-[...740 lines deleted...]
-      <c r="A136" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
     None
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>